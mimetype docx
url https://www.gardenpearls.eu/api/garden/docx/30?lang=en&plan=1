--- v0 (2026-01-11)
+++ v1 (2026-04-27)
@@ -29,121 +29,99 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palusalu Garden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kungla talu, Nulga küla, Räpina vald, Põlva maakond, Eesti, Põlvamaa, Estonia, Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Located right near Räpina, the Palusalu Garden is an English garden of about two hectares, where landscaping works started in 2004. Trees, bushes, vines and lots of perennials are used in the garden.</w:t>
+        <w:t xml:space="preserve">An English-Style Ornamental Garden in Põlvamaa
+Located near Räpina, Palusalu Garden is an approximately two-hectare English-style ornamental garden, the development of which began in 2004. The garden design incorporates trees, vines to climber, shrubs, climbing plants, and a wide variety of perennials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Located right near Räpina, the Palusalu Garden is an English garden of about two hectares, where landscaping works started in 2004.</w:t>
+        <w:t xml:space="preserve">An English-Style Ornamental Garden in Põlvamaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Trees, bushes, vines and lots of perennials are used in the garden. The types used in landscaping are mostly bushy perennials with a long blooming period. Lots of old varieties have been used. The garden is further decorated by bulbous flowers blooming in the spring, summer and autumn.</w:t>
+        <w:t xml:space="preserve">Located near Räpina, Palusalu Garden is an approximately two-hectare English-style ornamental garden, the development of which began in 2004. The garden design incorporates trees, vines to climber, shrubs, climbing plants, and a wide variety of perennials. The species used in the landscape are mainly long-flowering, clump-forming perennials. Many heritage and old cultivars are featured. The garden is further enriched by spring-, summer-, and autumn-flowering bulbs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Palusalu Garden features:</w:t>
+        <w:t xml:space="preserve">Palusalu Garden features:
+- a decorative kitchen garden
+- shade borders
+- sunny borders
+- a rock garden
+- a peat bed
+- a heath garden area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• decorative vegetable garden
-[...28 lines deleted...]
-        <w:t xml:space="preserve">The garden has been landscaped taking into account all four seasons, so that there is something to admire each season.</w:t>
+        <w:t xml:space="preserve">The ornamental garden includes more than 2,700 plant taxa in total. Asters, heleniums, and phlox are represented by numerous cultivars, as are chrysanthemums, monkshood, and geraniums. Among bulb flowers, the garden boasts large numbers of tulips, daffodils, and naturalizing bulbs. The garden has been designed with all four seasons in mind — there is always something to see throughout the year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Features</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plants for purchase</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -186,55 +164,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pre-booking required</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Playground for children</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Pets are welcome</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wheelchair accessible with assistant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Family-friendly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Disabled parking available</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accessible restrooms for customers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Styles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cottage garden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
@@ -277,191 +320,192 @@
         <w:t xml:space="preserve">Opening Hours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open garden days and for guided tours (min. 10 persons) upon prior agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Group Visits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Up to 60 persons in a guided group.</w:t>
+        <w:t xml:space="preserve">8–50 persons in a guided group.
+Entrance fee to 10 euro/per person, guided tour fee 60€&amp;nbsp;+ ticket price</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is plenty of parking space.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tickets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Individual guests at open garden days: 8.50 EUR.
+        <w:t xml:space="preserve">Individual guests at open garden days: €10.
 Under 16: free of charge.
-Guided tour (up to 60 persons): 50 EUR.</w:t>
+Guided tour (8–50): €10 per person + €60 guide fee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Seasonality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The garden welcomes guests in 2021 on the open garden days: 29-30 May, 27 June, 25 July, 29 August.
-[...1 lines deleted...]
-For guided tours prior booking is necessary.</w:t>
+        <w:t xml:space="preserve">The garden welcomes guests on the open garden days, see the dates on their homepage. Guided tours for groups (min. 8 persons) are available also on other days from April to October. For guided tours prior booking is necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Additional Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">How to get here? The Palusalu Garden is located right near Räpina, about 60 kilometres from Tartu.</w:t>
+        <w:t xml:space="preserve">How to get here? The Palusalu Garden is located right near Räpina, about 60 kilometres from Tartu.
+2026 open garden Days: 
+We are open: 16-17. May, 18.-19. july, 22-23. august, 10.october.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contact Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Phone: +372 53324188</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email: mpalusalu@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: http://www.palusaluaiad.ee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Garden Plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">/uploads/3661f12ea53d01ad5de362e1b744d99983aa039d.jpg</w:t>
+        <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated: 1/11/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Generated: 4/27/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>