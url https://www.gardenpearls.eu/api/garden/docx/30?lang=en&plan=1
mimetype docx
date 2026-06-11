--- v1 (2026-04-27)
+++ v2 (2026-06-11)
@@ -461,51 +461,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated: 4/27/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Generated: 6/11/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>