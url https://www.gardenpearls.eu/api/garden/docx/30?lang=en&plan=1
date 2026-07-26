--- v2 (2026-06-11)
+++ v3 (2026-07-26)
@@ -461,51 +461,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated: 6/11/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Generated: 7/26/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>