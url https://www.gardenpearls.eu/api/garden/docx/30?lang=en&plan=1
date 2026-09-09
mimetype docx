--- v3 (2026-07-26)
+++ v4 (2026-09-09)
@@ -125,77 +125,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Accessibility for disabled</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Restrooms for customers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Picnic or resting places</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coffee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pre-booking required</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Shelter in case of rain or sun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Playground for children</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -461,51 +487,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated: 7/26/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Generated: 9/9/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>