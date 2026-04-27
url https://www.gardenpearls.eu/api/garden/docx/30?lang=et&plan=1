--- v0 (2026-01-11)
+++ v1 (2026-04-27)
@@ -29,70 +29,70 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palusalu aed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kungla talu, Nulga küla, Räpina vald, Põlva maakond, Eesti, Põlvamaa, Estonia, Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inglise stiil Setomaal
+        <w:t xml:space="preserve">Inglise stiilis iluaed Põlvamaal
 Räpina külje all asuv Palusalu aed on umbes kahe hektari suurune inglise stiilis iluaed, mille rajamist alustati 2004. aastal.
 Aia kujundamisel on kasutatud puid, põõsaid, ronitaimi ja rohkesti püsikuid. Liigid, mida aiakujunduses kasutatakse, on enamasti pika õitsemisajaga puhmikulised püsikud. Palju on kasutatud vanu sorte. Aeda täiendavad kevadel, suvel ja sügisel õitsvad sibullilled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kirjeldus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inglise stiil Setomaal</w:t>
+        <w:t xml:space="preserve">Inglise stiilis iluaed Põlvamaal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Räpina külje all asuv Palusalu aed on umbes kahe hektari suurune inglise stiilis iluaed, mille rajamist alustati 2004. aastal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aia kujundamisel on kasutatud puid, põõsaid, ronitaimi ja rohkesti püsikuid. Liigid, mida aiakujunduses kasutatakse, on enamasti pika õitsemisajaga puhmikulised püsikud. Palju on kasutatud vanu sorte. Aeda täiendavad kevadel, suvel ja sügisel õitsvad sibullilled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palusalu aeda ilmestavad:</w:t>
       </w:r>
@@ -128,59 +128,59 @@
       <w:r>
         <w:t xml:space="preserve">• kiviktaimla,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• turbapeenar,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• nõmmeaia osa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Iluaias on kokku üle 2000 taksoni taimi.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Astrid, heleeniumid, leeklilled on esindatud paljude sortidega, samuti krüsanteemid, männasmailased ja kurerehad. Sibullilledest on aias hulganisti tulpe , nartsisse ja naturaliseeruvaid sibullilli.</w:t>
+        <w:t xml:space="preserve">Iluaias on kokku üle 2700 taksoni taimi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Astrid, heleeniumid, leeklilled on esindatud paljude sortidega, samuti krüsanteemid, männasmailased ja kurerehad. Sibullilledest on aias hulganisti tulpe, nartsisse ja naturaliseeruvaid sibullilli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aed on kujundatud kõiki nelja aastaaega arvestades: igal aastaajal on midagi vaadata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omadused</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -231,51 +231,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eelbroneering vajalik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Laste mänguväljak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Lemmikloomad on teretulnud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ratastoolile ligipääsetav assistent vajalik</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Peredele sobiv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Puuetega inimeste parkla olemas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Juurdepääsetav tualett</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stiilid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Maakodu aed</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -323,191 +388,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Avatud aia päevadel.
 Gruppidele eelneval kokkuleppel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grupivisiit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Kuni 60 inimest giidiga grupis.</w:t>
+        <w:t xml:space="preserve">8–50 inimest giidiga grupis.
+Giidiga ekskursiooni hind 60 € + piletihind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parkimine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parkimisruumi on piisavalt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Piletid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Üksikkülastajad avatud aia päevadel: 8.50 EUR.
+        <w:t xml:space="preserve">Avatud aedade päevadel osalevad üksikkülalised: 10 eurot.
 Alla 16-aastased: tasuta.
-Giiditeenus (kuni 60 inimest grupis): 50 EUR.</w:t>
+Giidiga ekskursioon (8–50 inimest): 10 €/in + 60 € giiditasu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hooajalisus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Aed ootab 2021. aastal külalisi avatud aia päevadel 29.-30. mail, 27. juunil, 25. juulil ja 29. augustil.
-Gruppidele (min. 10 inimest) ka teistel päevadel septembri lõpuni.
+        <w:t xml:space="preserve">Aed ootab külalisi avatud aia päevadel – vaata kuupäevi aia kodulehelt.
+Gruppidele (min 8 inimest) pakutakse ekskursioone ka teistel päevadel aprillist oktoobrini.
 Grupikülastuste puhul on vajalik eelnev kokkulepe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lisateave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Kuidas sõita: Palusalu aed asub Räpina külje all, u 60 km kaugusel Tartust.</w:t>
+        <w:t xml:space="preserve">Kuidas sõita: Palusalu aed asub Räpina külje all, u 60 km kaugusel Tartust.
+2026. aasta avatud aia päevad: oleme avatud: 16.-17. mai, 18.-19. juuli, 22.-23. august, 10. oktoober.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontaktandmed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Telefon: +372 53324188</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-post: mpalusalu@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Veebileht: http://www.palusaluaiad.ee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aia plaan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">/uploads/3661f12ea53d01ad5de362e1b744d99983aa039d.jpg</w:t>
+        <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 1/11/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 4/27/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>