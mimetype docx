--- v1 (2026-04-27)
+++ v2 (2026-06-11)
@@ -530,51 +530,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 4/27/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 6/11/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>