--- v2 (2026-06-11)
+++ v3 (2026-07-26)
@@ -530,51 +530,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 6/11/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 7/26/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>