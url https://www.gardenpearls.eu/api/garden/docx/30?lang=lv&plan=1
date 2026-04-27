--- v0 (2026-01-11)
+++ v1 (2026-04-27)
@@ -29,121 +29,107 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palusalu dārzs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kungla talu, Nulga küla, Räpina vald, Põlva maakond, Eesti, Põlvamaa, Estonia, Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pie Repinas (Räpina) esošais Palusalu dārzs ir apmēram divus hektārus plašs angļu stila daiļdārzs, kura veidošana tika uzsākta 2004. gadā. Dārza dizainiskajā plānošanā izmantoti koki, krūmi, vīteņaugi un daudz dažādu daudzgadīgo augu.</w:t>
+        <w:t xml:space="preserve">Angļu stila dekoratīvais dārzs Põlvamaa reģionā
+Netālu no Rāpinas esošais Palusalu dārzs ir aptuveni divus hektārus liels angļu stila dekoratīvais dārzs, kura veidošana tika uzsākta 2004. gadā.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apraksts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pie Repinas (Räpina) esošais Palusalu dārzs ir apmēram divus hektārus plašs angļu stila daiļdārzs, kura veidošana tika uzsākta 2004. gadā.</w:t>
+        <w:t xml:space="preserve">Angļu stila dekoratīvais dārzs Põlvamaa reģionā</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dārza dizainiskajā plānošanā izmantoti koki, krūmi, vīteņaugi un daudz dažādu daudzgadīgo augu. Daudz izmantotas sen zināmās šķirnes. Pavasaros, vasarās un rudeņos dārzu papildina te ziedošās sīpolpuķes.</w:t>
+        <w:t xml:space="preserve">Netālu no Rāpinas esošais Palusalu dārzs ir aptuveni divus hektārus liels angļu stila dekoratīvais dārzs, kura veidošana tika uzsākta 2004. gadā.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Palusalu dārzu rotā:</w:t>
+        <w:t xml:space="preserve">Dārza veidošanā izmantoti koki, krūmi, vīteņaugi un daudz ziemciešu. Dārza stādījumos pārsvarā izmantotas ilgstoši ziedošas, cerveida ziemcietes. Plaši izmantotas arī vecās un vēsturiskās šķirnes. Dārzu papildina pavasarī, vasarā un rudenī ziedošie sīpolaugi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• dekoratīvs sakņu dārzs;
-[...4 lines deleted...]
-• mauriņš.</w:t>
+        <w:t xml:space="preserve">Palusalu dārzu raksturo:
+- dekoratīvais dārzeņu dārzs
+- ēnainās dobes
+- saulainās dobes
+- akmensdārzs
+- kūdras dobe
+- viršu dārza daļa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Daiļdārzā ir vairāk nekā 2000 taksonu augu.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Dārzs veidots, ņemot vērā visus četrus gadalaikus: katrā ir kaut kas, ko aplūkot.</w:t>
+        <w:t xml:space="preserve">Dekoratīvajā dārzā kopumā ir vairāk nekā 2700 augu taksonu. Asters, helēnijas un flokši ir pārstāvēti ar daudzām šķirnēm, tāpat arī krizantēmas, akonīti un ģerānijas. No sīpolaugiem dārzā ir ļoti daudz tulpju, narcišu un naturalizējošos sīpolaugus. Dārzs ir veidots, domājot par visiem četriem gadalaikiem – katrā gadalaikā ir ko apskatīt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Iezīmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Iespēja iegādāties augus</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -186,55 +172,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nepieciešama iepriekšēja rezervācija</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Bērnu rotaļu laukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Mājdzīvnieki atļauti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ratiņkrēsls pieejams ar asistenta palīdzību</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ģimenēm draudzīgs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pieejama invalīdu autostāvvieta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pieejama tualete cilvēkiem ar invaliditāti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stili</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lauku mājas dārzs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
@@ -277,191 +328,192 @@
         <w:t xml:space="preserve">Darba laiks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Atvērtās dārza dienas un ekskursijas gida pavadībā (min. 10 personas) ar iepriekšēju pieteikšanos!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grupu apmeklējums</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ekskursijas grupām līdz 60 personām.</w:t>
+        <w:t xml:space="preserve">Ekskursijas grupām 8–50 personām.
+Ekskursija gida pavadībā: 60 € + biļetes cena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Autostāvvieta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pieejama plaša autostāvvieta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Biļetes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Parastā biļete: 8,50 EUR.
+        <w:t xml:space="preserve">Parastā biļete: 10 EUR.
 Bērniem līdz 16 gadu vecumam apmeklējums bez maksas.
-Ekskursija gida pavadībā (līdz 60 personām): 50 EUR.</w:t>
+Ekskursija gida pavadībā (8–50 personas): 10 € no personas + 60 € gida maksa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sezonalitāte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2021.gadā atvērto dārzu dienas: 29.-30.maijā, 27.jūnijā, 25.jūlijā, 29.augustā!
-[...1 lines deleted...]
-Iepriekšēja pieteikšanās ekskursijām gida pavadībā!</w:t>
+        <w:t xml:space="preserve">Dārzs gaida viesus atvērto dārzu dienās – datumus skatiet mājaslapā. Ekskursijas grupām (min. 8 personas) ir pieejamas arī citās dienās no aprīļa līdz oktobrim. Ekskursijām nepieciešama iepriekšēja pieteikšanās.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Papildu informācija</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Kā nokļūt: Palusalu dārzs atrodas pie Repinas, ap 60 km no Tartu.</w:t>
+        <w:t xml:space="preserve">Kā nokļūt: Palusalu dārzs atrodas pie Repinas, ap 60&amp;nbsp;km no Tartu.
+2026. gada atvērto dārzu dienas: 
+Mēs esam atvērti: 16.–17. maijā, 18.–19. jūlijā, 22.–23. augustā, 10. oktobrī.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontaktinformācija</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tālrunis: +372 53324188</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-pasts: mpalusalu@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mājaslapa: http://www.palusaluaiad.ee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dārza plāns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">/uploads/3661f12ea53d01ad5de362e1b744d99983aa039d.jpg</w:t>
+        <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ģenerēts: 1/11/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Ģenerēts: 4/27/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>