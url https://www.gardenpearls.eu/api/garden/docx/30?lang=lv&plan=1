--- v1 (2026-04-27)
+++ v2 (2026-06-11)
@@ -469,51 +469,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ģenerēts: 4/27/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Ģenerēts: 6/11/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>