--- v2 (2026-06-11)
+++ v3 (2026-07-26)
@@ -469,51 +469,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/e4d7f7bb-b97d-4842-92b6-6a6c837e24b7.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ģenerēts: 6/11/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Ģenerēts: 7/26/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>