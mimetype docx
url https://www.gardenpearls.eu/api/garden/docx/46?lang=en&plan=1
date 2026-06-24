--- v0 (2026-04-28)
+++ v1 (2026-06-24)
@@ -317,51 +317,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/1837a70e97b509caf5392fde60addcd1cbb8d09e.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated: 4/28/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Generated: 6/24/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>