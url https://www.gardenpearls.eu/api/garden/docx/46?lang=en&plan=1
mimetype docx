--- v1 (2026-06-24)
+++ v2 (2026-08-11)
@@ -249,51 +249,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Information about ticket prices https://www.daugavasmuzejs.lv/cenradis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Additional Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Museum, educational programs.
-An orienteering range with 10 checkpoints is open in the Daugava Museum Park. The orienteering range is available throughout the year during museum opening hours in the open-air area. There is no additional fee for visiting it, you just need to purchase museum entrance tickets according to the current price list. Instructions for the orienteering range can be found on the museum website – in the “discover and experience” section, selecting “excursions”. The visit does not need to be booked in advance.</w:t>
+An orienteering range with 10 checkpoints is open in the Daugava Museum Park. The orienteering range is available throughout the year during museum opening hours in the open-air area. There is no additional fee for visiting it, you just need to purchase museum entrance tickets according to the current price list. Instructions for the orienteering range can be found on the museum website – in the “discover and experience” section, selecting “excursions”. The visit does not need to be booked in advance.
+A tactile map of the Daugava Museum Park has been installed at the main entrance to the Daugava Museum. It is designed to help visitors with visual impairments gain an understanding of the park's layout and the location of its facilities and services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contact Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Phone: + 371 67216367</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email: daugavas.muzejs@inbox.lv</w:t>
@@ -317,51 +318,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/1837a70e97b509caf5392fde60addcd1cbb8d09e.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated: 6/24/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Generated: 8/11/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>