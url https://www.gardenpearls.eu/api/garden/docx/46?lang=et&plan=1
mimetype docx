--- v0 (2026-04-28)
+++ v1 (2026-06-24)
@@ -343,51 +343,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/1837a70e97b509caf5392fde60addcd1cbb8d09e.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 4/28/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 6/24/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>