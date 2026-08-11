--- v1 (2026-06-24)
+++ v2 (2026-08-11)
@@ -275,51 +275,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mõisapark on avatud aastaringselt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lisateave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Muuseum, haridusprogrammid.
-Daugava muuseumipargis on avatud 10 kontrollpunktiga orienteerumisrada. Orienteerumisrada on avatud aastaringselt muuseumi lahtiolekuaegadel vabaõhualal. Selle külastamine on tasuta, tuleb osta vaid muuseumi sissepääsupiletid vastavalt kehtivale hinnakirjale. Orienteerumisraja juhised leiate muuseumi veebisaidilt - jaotisest "avasta ja koge", valides "ekskursioonid". Külastust ei ole vaja eelnevalt broneerida.</w:t>
+Daugava muuseumipargis on avatud 10 kontrollpunktiga orienteerumisrada. Orienteerumisrada on avatud aastaringselt muuseumi lahtiolekuaegadel vabaõhualal. Selle külastamine on tasuta, tuleb osta vaid muuseumi sissepääsupiletid vastavalt kehtivale hinnakirjale. Orienteerumisraja juhised leiate muuseumi veebisaidilt - jaotisest "avasta ja koge", valides "ekskursioonid". Külastust ei ole vaja eelnevalt broneerida.
+Daugava muuseumi peasissepääsu juurde on paigaldatud muuseumi pargiala taktiilne kaart, mis aitab eelkõige nägemispuudega külastajatel saada ülevaate pargi territooriumist ning seal paiknevate teenuste ja rajatiste asukohast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontaktandmed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Telefon: + 371 67216367</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-post: daugavas.muzejs@inbox.lv</w:t>
@@ -343,51 +344,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/1837a70e97b509caf5392fde60addcd1cbb8d09e.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 6/24/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 8/11/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>