--- v0 (2026-04-28)
+++ v1 (2026-06-24)
@@ -326,51 +326,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/1837a70e97b509caf5392fde60addcd1cbb8d09e.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ģenerēts: 4/28/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Ģenerēts: 6/24/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>