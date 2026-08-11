--- v1 (2026-06-24)
+++ v2 (2026-08-11)
@@ -258,51 +258,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informācija par biļešu cenām https://www.daugavasmuzejs.lv/cenradis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Papildu informācija</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Muzejs, izglītojošās programmas. 
-Daugavas muzeja parkā ir atvērts orientēšanās poligons ar 10 kontrolpunktiem. Orientēšanās poligons ir pieejams visu cauru gadu muzeja darba laikā brīvdabas teirtorijā. Papildus par tā apmeklēšanu nav jāmaksā, tik vien kā jāiegādājas muzeja ieejas biļetes pēc esošā cenrāža. Instrukciju par orientēšanās poligonu iespējams atrast muzeja mājaslapā–&amp;nbsp; sadaļā “izzini un piedzīvo”, izvēloties "ekskursijas". Apmeklējums iepriekš nav jāpiesaka.</w:t>
+Daugavas muzeja parkā ir atvērts orientēšanās poligons ar 10 kontrolpunktiem. Orientēšanās poligons ir pieejams visu cauru gadu muzeja darba laikā brīvdabas teirtorijā. Papildus par tā apmeklēšanu nav jāmaksā, tik vien kā jāiegādājas muzeja ieejas biļetes pēc esošā cenrāža. Instrukciju par orientēšanās poligonu iespējams atrast muzeja mājaslapā–&amp;nbsp; sadaļā “izzini un piedzīvo”, izvēloties "ekskursijas". Apmeklējums iepriekš nav jāpiesaka.
+Pie Daugavas muzeja galvenās ieejas ir izveidota taktila muzeja parka teritorijas karte, kas īpaši palīdzēs apmeklētājiem ar redzes traucējumiem gūt priekšstatu par teritoriju un pakalpojumu izvietojumu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontaktinformācija</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tālrunis: + 371 67216367</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-pasts: daugavas.muzejs@inbox.lv</w:t>
@@ -326,51 +327,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/1837a70e97b509caf5392fde60addcd1cbb8d09e.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ģenerēts: 6/24/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Ģenerēts: 8/11/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>