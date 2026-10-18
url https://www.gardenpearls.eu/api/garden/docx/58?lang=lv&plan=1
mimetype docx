--- v2 (2026-07-21)
+++ v3 (2026-10-18)
@@ -21,51 +21,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Latvijas Universitātes Botāniskais dārzs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">J. Šteinhauera iela 2, Rīga, LV-1083, Latvia, Riga, Latvia</w:t>
+        <w:t xml:space="preserve">Jāņa Šteinhauera iela 2, Rīga, LV-1083, Latvia, Riga, Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Latvijas Universitātes (LU) Botāniskais dārzs ir vecākais botāniskais dārzs Latvijā – tas dibināts 1922. gadā studijām, zinātnei un sabiedrības izglītošanai un piedāvā gan aizraujošu pasaules daudzveidīgās augu valsts izziņu, gan atpūtu zaļā un skaistā vidē.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apraksts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dārzs ir atvērts apmeklētājiem visu gadu un atrodas bijušās Volfšmita muižas teritorijā 10 minūšu brauciena attālumā no Rīgas centra. Tā 15 hektāros ir gan siltumnīcas, gan āra kolekcijas ar aptuveni 6000 dažādu nosaukumu augiem, kas pārstāv dažādus pasaules reģionus – no Baltijas jūras kāpām līdz Austrālijas mežiem, no Amazones džungļiem līdz Kaukāza kalniem, no Meksikas tuksnešiem līdz Tālajiem Austrumiem.</w:t>
@@ -345,94 +345,94 @@
         <w:t xml:space="preserve">Atvērts visu gadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontaktinformācija</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tālrunis: +37126422065</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">E-pasts: info.darzs@lu.lv</w:t>
+        <w:t xml:space="preserve">E-pasts: botaniskais.darzs@lu.lv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mājaslapa: https://www.botanika.lu.lv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dārza plāns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/a56f4b66e13682a3feabce7240da7bf19a2033ab.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ģenerēts: 7/21/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Ģenerēts: 10/18/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>