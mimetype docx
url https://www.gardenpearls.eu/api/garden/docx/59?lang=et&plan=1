--- v0 (2026-01-10)
+++ v1 (2026-04-19)
@@ -30,84 +30,84 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rododendronikasvatusaed “Babīte”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">''Rododendri'' Spilve, Babītes pagasts, Mārupes novads, LV-2101, Riga, Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Läti Ülikooli (LU) Rododendronite aretus- ja katseaiand Babīte on Baltimaade ainus spetsialiseerunud rododendroniaed ja paistab silma oma unikaalse rododendronite vabaõhukollektsiooniga.
-Aiand asutati 1980. aastal habiliteeritud bioloogia teadusdoktori, professor Rihards Kondratovičsi juhtimisel. See asub Riia lähedal Babīte valla territooriumil, kaunis männimetsas, mis sobib väga hästi rododendronite kasvatamiseks. Turbaga parandatud männimetsa pinnas on rododendronitele ideaalselt sobiv substraat ning männid pakuvad neile vajalikku poolvarju.</w:t>
+Aiand asutati 1980. aastal habiliteeritud bioloogia teadusdoktori, professor Rihards Kondratovičsi juhtimisel. See asub Riia lähedal Babīte valla territooriumil, kaunis männimetsas, mis sobib väga hästi rododendronite kasvatamiseks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kirjeldus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Läti Ülikooli (LU) Rododendronite aretus- ja katseaiand Babīte on Baltimaade ainus spetsialiseerunud rododendroniaed ja paistab silma oma unikaalse rododendronite vabaõhukollektsiooniga.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aiand asutati 1980. aastal habiliteeritud bioloogia teadusdoktori, professor Rihards Kondratovičsi juhtimisel. See asub Riia lähedal Babīte valla territooriumil, kaunis männimetsas, mis sobib väga hästi rododendronite kasvatamiseks. Turbaga parandatud männimetsa pinnas on rododendronitele ideaalselt sobiv substraat ning männid pakuvad neile vajalikku poolvarju.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">11,8 hektari suuruses aias on loodud märkimisväärne rododendronite vabaõhukollektsioon 107 loodusliku liigi ja 371 aretatud sordiga USAst, Euroopast, Hiinast ja Jaapanist. Aiandi peamine ülesanne on rododendronite introduktsioon ja aretus, et luua dekoratiivseid ja talvekindlaid, Baltimaade kliimasse sobivaid väljas kasvavate rododendronite sorte. Sordid registreeritakse Rahvusvahelises rododendronisortide registris, mida peab Suurbritannia Kuninglik aiandusühing. Kokku on Läti Ülikool rahvusvaheliselt registreerinud 146 vabas õhus kasvavat rododendronisorti.</w:t>
+        <w:t xml:space="preserve">11,8 hektari suuruses aias on loodud märkimisväärne rododendronite vabaõhukollektsioon 120 loodusliku liigi ja 415 aretatud sordiga USAst, Euroopast, Hiinast ja Jaapanist. Aiandi peamine ülesanne on rododendronite introduktsioon ja aretus, et luua dekoratiivseid ja talvekindlaid, Baltimaade kliimasse sobivaid väljas kasvavate rododendronite sorte. Sordid registreeritakse Rahvusvahelises rododendronisortide registris, mida peab Suurbritannia Kuninglik aiandusühing. Kokku on Läti Ülikool rahvusvaheliselt registreerinud 158 vabas õhus kasvavat rododendronisorti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Koos rododendronite introduktsiooni ja aretusega toimub ka rododendronite populariseerimine: raamatute ja brošüüride väljaandmine, ekskursioonide ja seminaride korraldamine ning aiapidajate ja teiste huviliste harimine rododendronite kasvatamise tehnika, paljundamise võtete ja nende praktilise kasutuse kohta haljasalade loomisel. Samuti kasutatakse aiandit ka tudengite õppe- ja praktikakohana.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kõik, kes soovivad selle ainulaadse rododendronite vabaõhukollektsiooniga tutvuda, saavad teha 1,5 km pikkuse jalutuskäigu mööda asfalteeritud teed, mis võtab 1 – 1,5 tundi. Suurem osa rododendroneid õitseb mai lõpus ja juuni alguses, aga mõned liigid ja sordid õitsevad juba aprillis. Paljud taimed on 40 aastaga kasvanud 4-5 meetri kõrguseks. Igal kevadel ja sügisel toimub siin istikute müük, siis on võimalik osta siinsamas kasvatatud rododendroniistikuid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omadused</w:t>
@@ -240,90 +240,108 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Metsaaiad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lahtiolekuajad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mai-juuni avatud igapäevaselt kell 9:00–19:00.
+        <w:t xml:space="preserve">Mai-juuni avatud igapäevaselt kell 9:00–21:00.
 Aprill ja juuli-oktoober avatud igapäevaselt kell 9:00–18:00.
 November-märts avatud igapäevaselt kell 9:00–16:00.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Grupivisiit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Giiditeenused (ettetellimisel) - 30 eurot (läti keeles), 40 eurot (võõrkeeles).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Parkimine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parkimisruumi on piisavalt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Piletid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mais ja juunis - 5 EUR (täiskasvanutele), 4 EUR (õpilastele, pensionäridele), 3 EUR (õpilastele).
-[...2 lines deleted...]
-Giiditeenused (eelneval kokkuleppel) - 30 EUR (läti keeles), 40 EUR (võõrkeeles).</w:t>
+        <w:t xml:space="preserve">Mais ja juunis - 7 eurot (täiskasvanutele), 6 eurot (üliõpilastele, pensionäridele), 5 eurot (koolilastele).
+Aprillis ja juulis-oktoobris - 2 eurot.
+November-märts – tasuta.
+Eelkooliealised lapsed ja 1. ja 2. rühma puuetega inimesed - tasuta sissepääs.
+Giiditeenused (ettetellimisel) - 30 eurot (läti keeles), 40 eurot (võõrkeeles).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontaktandmed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Telefon: +37167913127</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-post: rodod@lu.lv</w:t>
@@ -347,51 +365,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/105e2f7885c3ef38a263bb4a5d79afc5d098db5f.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 1/10/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 4/19/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>