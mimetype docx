--- v1 (2026-04-19)
+++ v2 (2026-06-05)
@@ -365,51 +365,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/105e2f7885c3ef38a263bb4a5d79afc5d098db5f.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 4/19/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 6/5/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>