--- v2 (2026-06-05)
+++ v3 (2026-07-29)
@@ -365,51 +365,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/105e2f7885c3ef38a263bb4a5d79afc5d098db5f.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 6/5/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 7/29/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>