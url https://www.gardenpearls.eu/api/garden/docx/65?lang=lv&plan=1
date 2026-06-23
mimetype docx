--- v0 (2026-04-30)
+++ v1 (2026-06-23)
@@ -13,108 +13,148 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Turaidas muzejrezervāta Mežaparks</w:t>
+        <w:t xml:space="preserve">Turaidas meža parks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turaidas iela 10, Sigulda, LV-2150, Latvija, Vidzeme, Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Turaidas muzejrezervāta Mežaparks, kas aizņem 6,1 ha no rezervāta kopējās platības, ir dabas telpa ar izteiktu reljefu, astoņām vēsturisko dīķu vietām, upītes gravu un dabīgu koku apaugumu. 20. gadsimta sākumā Mežaparka ainavu veidoja Turaidas muižai piederošas ganības, pļavas un aramzeme ar lieliem kokiem lauka vidū, kas saglabājušies līdz mūsdienām. Daļu teritorijas klāja dīķu kaskāde, kas tika izveidota zivsaimniecības vajadzībām.</w:t>
+        <w:t xml:space="preserve">Turaidas meža parks, kas aizņem 6,1 ha no rezervāta kopējās platības, ir dabas telpa ar izteiktu reljefu, astoņām vēsturisko dīķu vietām, upītes gravu un dabīgu koku apaugumu. 20. gadsimta sākumā meža parka ainavu veidoja Turaidas muižai piederošas ganības, pļavas un aramzeme ar lieliem kokiem lauka vidū, kas saglabājušies līdz mūsdienām. Daļu teritorijas klāja dīķu kaskāde, kas tika izveidota zivsaimniecības vajadzībām.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apraksts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Turaidas muzejrezervāta Mežaparks, kas aizņem 6,1 ha no rezervāta kopējās platības, ir dabas telpa ar izteiktu reljefu, astoņām vēsturisko dīķu vietām, upītes gravu un dabīgu koku apaugumu. 20. gadsimta sākumā Mežaparka ainavu veidoja Turaidas muižai piederošas ganības, pļavas un aramzeme ar lieliem kokiem lauka vidū, kas saglabājušies līdz mūsdienām. Daļu teritorijas klāja dīķu kaskāde, kas tika izveidota zivsaimniecības vajadzībām.</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Dzīvot saskaņā ar dabu – tā izsenis bijusi viena no augstākajām latviešu senču gudrībām. Turaidas muzejrezervāta Mežaparka teritorijā katrs augs, kukainis vai kritala var kļūt par kāda stāsta galveno varoni, ar kura palīdzību tiek izprasta smalki strukturētā vienotā kārtība, kas valda dabas telpā.</w:t>
+        <w:t xml:space="preserve">Turaidas meža parks, kas aizņem 6,1&amp;nbsp;ha no rezervāta kopējās platības, ir dabas telpa ar izteiktu reljefu, astoņām vēsturisko dīķu vietām, upītes gravu un dabīgu koku apaugumu. 20.&amp;nbsp;gadsimta sākumā meža parka ainavu veidoja Turaidas muižai piederošas ganības, pļavas un aramzeme ar lieliem kokiem lauka vidū, kas saglabājušies līdz mūsdienām. Daļu teritorijas klāja dīķu kaskāde, kas tika izveidota zivsaimniecības vajadzībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Atjaunotajā meža parkā atkal spoguļojas dīķi, un tajos apskatāmi restaurētie vēsturiskie ūdens līmeņa regulatori&amp;nbsp;– meniķi. Reljefajā ainavā izceļas trīs īpaši koki&amp;nbsp;– mežābele, priede un ozols&amp;nbsp;–, kas atbilst dižkoka statusam. Vecie lapkoki kalpo par piemērotu mājvietu dažādiem kukaiņiem, arī īpaši aizsargājamajam lapu praulgrauzim (Osmoderma eremita). Katrā gadalaikā meža parks, pateicoties tā augu daudzveidībai, atklāj citu sava skaistuma šķautni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Turaidas meža parks veidots kā vieta, kas ļauj baudīt klusumu, veicina cilvēka fizisko un garīgo spēju atjaunošanos un rosina izpratni par dabas vērtībām. Parka teritorijā ir ierīkotas atpūtas vietas, kā arī uzstādīti informatīvie stendi, kas sniedz iespēju iepazīties ar apkārt esošajām dabas vērtībām, palīdz tās saskatīt un izprast to nozīmi kvalitatīvas cilvēka dzīves veidošanā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Meža parks ir piemērota vieta, kur vecākiem kopā ar bērniem gūt ierosmi dabas izzināšanai. Dzīvot saskaņā ar dabu&amp;nbsp;– tā izsenis bijusi viena no augstākajām latviešu senču gudrībām. Turaidas meža parka teritorijā katrs augs, kukainis vai kritala var kļūt par kāda stāsta galveno varoni, ar kura palīdzību tiek izprasta smalki strukturētā vienotā kārtība, kas valda dabas telpā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2025. gada 6. septembrī Turaidas meža parkā tika atklāta jauna, interaktīva brīvdabas ekspozīcija “Dabas pērles”, kuras prioritārā auditorija – ģimenes ar bērniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jaunā &amp;nbsp;ekspozīcija interaktīvā veidā izglīto apmeklētājus par dabas vērtībām, veicinot izpratni par bioloģiskās daudzveidības saglabāšanas nozīmi mūsdienās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ekspozīcija “Dabas pērles” aicina lielus un mazus dabas draugus doties izzinošā pastaigā, lai klātienē iepazītu meža ekosistēmas noslēpumus. Apmeklētājiem tiek piedāvāta iespēja noskaidrot, kas ir "lietussargsuga" un kādu lomu tā spēlē dabas līdzsvara uzturēšanā, uzzināt par parkveida ainavai raksturīgo un īpaši aizsargājamo vaboli – lapkoku praulgrauzi, gūt iedvesmu un izpratni, kādēļ nepieciešams veidot “kukaiņu viesnīcas”, noskaidrot, kas ir dižkoki un samērīties ar tiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ekspozīcijas vide ir veidota kā harmoniska vieta. Tajā izvietotie soli kalpo labai atpūtai un relaksācijai. Piemērota vieta nesteidzīgam piknikam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ekspozīcijas izveide daļēji finansēta Interreg Igaunija-Latvija pārrobežu programmas projekta “Dārza pērles ikvienam”( Dārza pērles II) , projekts EE-LV00038 ietvaros.&amp;nbsp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Iezīmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Piemērots cilvēkiem ar invaliditāti</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -283,102 +323,102 @@
         <w:t xml:space="preserve">Sezonalitāte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Atvērts visu gadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontaktinformācija</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tālrunis: + 371 67972376; + 371 67971402</w:t>
+        <w:t xml:space="preserve">Tālrunis: +37129139220</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-pasts: turaida.muzejs@apollo.lv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mājaslapa: http://ww.turaida-muzejs.lv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dārza plāns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/a701c00119ba2edc76d20bde8ab1636a3a2c3e24.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ģenerēts: 4/30/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Ģenerēts: 6/23/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
@@ -658,39 +698,39 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Turaidas muzejrezervāta Mežaparks – Garden Information</dc:title>
+  <dc:title>Turaidas meža parks – Garden Information</dc:title>
   <dc:creator>Garden Pearls Platform</dc:creator>
   <cp:keywords>garden, park, accessibility, tourism</cp:keywords>
   <dc:description>Garden and park information for visitors</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>