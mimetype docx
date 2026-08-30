--- v1 (2026-06-23)
+++ v2 (2026-08-30)
@@ -374,51 +374,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/uploads/a701c00119ba2edc76d20bde8ab1636a3a2c3e24.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ģenerēts: 6/23/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Ģenerēts: 8/30/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>