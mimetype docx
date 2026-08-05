--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -29,99 +29,99 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ziediņi Garden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"Ziediņi" , Vijciems, Valkas novads LV-4733, Vidzeme, Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">The collection garden "Ziediņi" in Vijciems parish delights visitors from early spring until the first frost. Its owner, certified agronomist Sniedze Ragže, gladly shares her horticultural knowledge gained through years of study and experience. Alongside berries and vegetables, the garden is especially known for its rich collection of roses, which are the owner's greatest passion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">The beauty of the collection garden cultivated on Ziediņi Farm, in Vijciems parish, can be enjoyed from early spring to the first frost. The owner of the garden, Sniedze Ragže, is a certified agronomist who has enhanced her knowledge by taking many courses on horticulture, and she is happy to share this knowledge with others. Berries and vegetables are grown for the farm’s production side, but Sniedze’s heart lies in tending to and cultivating the garden – especially the abundant rose collection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...7 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The beauty of the collection garden cultivated on Ziediņi Farm, in Vijciems parish, can be enjoyed from early spring to the first frost. The owner of the garden, Sniedze Ragže, is a certified agronomist who has enhanced her knowledge by taking many courses on horticulture, and she is happy to share this knowledge with others. Berries and vegetables are grown for the farm’s production side, but Sniedze’s heart lies in tending to and cultivating the garden – especially the abundant rose collection.</w:t>
+        <w:t xml:space="preserve">In the garden at Ziediņi you can view approximately 2,000 shrub roses, about 200 peonies, over 40 phlox, almost as many hostas and lily varieties and many more perennial plants and grasses. In spring, the garden is daubed in bright colours by joyful bulb flowers, while the nuanced shades and colours of the collection of spreading and prostrate conifer forms bring joy year round.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In the garden at Ziediņi you can view approximately 2,000 shrub roses, about 200 peonies, over 40 phlox, almost as many hostas and lily varieties and many more perennial plants and grasses. In spring, the garden is daubed in bright colours by joyful bulb flowers, while the nuanced shades and colours of the collection of spreading and prostrate conifer forms bring joy year round.</w:t>
+        <w:t xml:space="preserve">In the part of the garden that grows berries and vegetables for production, you can discover and taste various berries during the right seasons – strawberries, sweetberry honeysuckle, redcurrants, cherries, different varieties of blackcurrants and raspberries. You can also buy fruit and vegetables grown without pesticides and collect herbs for tea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In the part of the garden that grows berries and vegetables for production, you can discover and taste various berries during the right seasons – strawberries, sweetberry honeysuckle, redcurrants, cherries, different varieties of blackcurrants and raspberries. You can also buy fruit and vegetables grown without pesticides and collect herbs for tea.</w:t>
+        <w:t xml:space="preserve">The owners also offer a variety of workshops, to stage photo shoots amid flowering plants, rose petals and organically grown cut flowers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The owners also offer a variety of workshops, to stage photo shoots amid flowering plants, rose petals and organically grown cut flowers.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">The garden has an arbour and a barbecue area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Features</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plants for purchase</w:t>
       </w:r>
     </w:p>
@@ -231,63 +231,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Styles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Collection garden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Hours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open by prior agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Group Visits</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -307,112 +294,139 @@
         <w:t xml:space="preserve">Parking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One bus at a time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tickets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Entrance: 2-4 EUR
-Guided tour: 15 EUR</w:t>
+        <w:t xml:space="preserve">"Ziediņi" garden welcomes visitors by prior appointment only.
+Visits to the garden are conducted with a guide.
+Duration of the guided tour: at least 1.5 hours.
+Price: from EUR 5.00 per person (depending on the group size).
+Payment: cash or bank transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Seasonality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open from end of April to end of October.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Additional Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following products are available for purchase at the garden:
+• Perennial plants
+• Vegetable seedlings
+• Other plant seedlings
+• Seasonal berries
+• Fruits
+• Vegetables
+The garden is maintained using natural gardening methods, and no pesticides are used in plant care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contact Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Phone: +371 26488684</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email: sniedzeragze@inbox.lv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated: 6/20/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Generated: 8/5/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>