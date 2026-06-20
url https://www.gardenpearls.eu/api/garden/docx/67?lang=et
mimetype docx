--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -368,51 +368,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-post: sniedzeragze@inbox.lv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 5/1/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 6/20/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>