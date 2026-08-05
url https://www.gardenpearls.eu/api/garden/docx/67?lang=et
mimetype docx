--- v1 (2026-06-20)
+++ v2 (2026-08-05)
@@ -29,99 +29,99 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ziediņi talu aed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"Ziediņi" , Vijciems, Valkas novads LV-4733, Vidzeme, Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">"Ziediņi" kollektsioonaed Vijciemsi vallas rõõmustab külastajaid varakevadest kuni esimeste öökülmadeni. Aia omanik, diplomeeritud agronoom Sniedze Ragže, jagab hea meelega oma aastatepikkuste õpingute ja kogemuste käigus omandatud aiandusalaseid teadmisi. Lisaks marjadele ja köögiviljadele on aed eriti tuntud oma rikkaliku roosikollektsiooni poolest, mis on perenaise suurim kirg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kirjeldus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Vijciemsi vallas asuvas Ziediņi talus loodud kollektsiooniaia ilu võib nautida varakevadest kuni härmatiseni. Aia omanik Sniedze Ragže on diplomeeritud agronoom, kes on täiendanud oma teadmisi paljudel aianduskursustel ning nüüd jagab neid teadmisi meelsasti ka teistega. Talu praktiline tegevus on seotud marjade ja köögiviljade kasvatamisega, aga Sniedze südameasjaks on iluaia, eriti rikkaliku roosikollektsiooni, hooldamine ja täiendamine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...7 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vijciemsi vallas asuvas Ziediņi talus loodud kollektsiooniaia ilu võib nautida varakevadest kuni härmatiseni. Aia omanik Sniedze Ragže on diplomeeritud agronoom, kes on täiendanud oma teadmisi paljudel aianduskursustel ning nüüd jagab neid teadmisi meelsasti ka teistega. Talu praktiline tegevus on seotud marjade ja köögiviljade kasvatamisega, aga Sniedze südameasjaks on iluaia, eriti rikkaliku roosikollektsiooni, hooldamine ja täiendamine.</w:t>
+        <w:t xml:space="preserve">Ziediņi talus võib näha umbes 2000 roosipõõsaste, umbes 200 pojengide, üle 40 flokside, peaaegu sama palju hostade ja liiliate sorte ja veel palju teisi mitmeaastaseid taimi ja kõrrelisi. Kevadel kaunistavad aeda justkui eredate pintslitõmmetega värvilised ja elurõõmsad sibullilled, aga aasta läbi rõõmustab oma varjundite rikkusega silma madalate ja roomavate okaspuude kollektsioon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ziediņi talus võib näha umbes 2000 roosipõõsaste, umbes 200 pojengide, üle 40 flokside, peaaegu sama palju hostade ja liiliate sorte ja veel palju teisi mitmeaastaseid taimi ja kõrrelisi. Kevadel kaunistavad aeda justkui eredate pintslitõmmetega värvilised ja elurõõmsad sibullilled, aga aasta läbi rõõmustab oma varjundite rikkusega silma madalate ja roomavate okaspuude kollektsioon.</w:t>
+        <w:t xml:space="preserve">Aia praktilisemas osas võib tutvuda erinevate marjakultuuridega – maasikate, kuslapuude, punaste sõstarde, kirsside ning erinevate mustsõstra- ja vaarikasortidega – ning samuti neid proovida. Lisaks saab osta ilma pestitsiidideta kasvatatud aed- ja puuvilju ning korjata tee jaoks ravimtaimi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Aia praktilisemas osas võib tutvuda erinevate marjakultuuridega – maasikate, kuslapuude, punaste sõstarde, kirsside ning erinevate mustsõstra- ja vaarikasortidega – ning samuti neid proovida. Lisaks saab osta ilma pestitsiidideta kasvatatud aed- ja puuvilju ning korjata tee jaoks ravimtaimi.</w:t>
+        <w:t xml:space="preserve">Aia peremehed pakuvad ka erinevaid töötube, fotosessioone õitsevate taimede keskel, rooside õielehti ja mahedalt kasvatatud lõikelilli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Aia peremehed pakuvad ka erinevaid töötube, fotosessioone õitsevate taimede keskel, rooside õielehti ja mahedalt kasvatatud lõikelilli.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Aias on lehtla ja grillimisvõimalus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omadused</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Taimede ostuvõimalus</w:t>
       </w:r>
     </w:p>
@@ -231,63 +231,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stiilid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kollektsioonaed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lahtiolekuajad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Avatud eelneval kokkuleppel alates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grupivisiit</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -307,112 +294,139 @@
         <w:t xml:space="preserve">Parkimine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ruumi on 1 bussi jaoks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Piletid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2 - 4 EUR.
-Giiditeenus: 15 EUR.</w:t>
+        <w:t xml:space="preserve">"Ziediņi" aed võtab külastajaid vastu ainult eelneval kokkuleppel.
+Aia külastus toimub giidi saatel.
+Ekskursiooni kestus: vähemalt 1,5 tundi.
+Hind: alates 5,00 eurost inimese kohta (sõltub grupi suurusest).
+Tasumine on võimalik sularahas või pangaülekandega.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hooajalisus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aed on avatud aprilli lõpust oktoobrini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lisateave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aias on võimalik osta:
+• Püsikuid
+• Köögiviljataimi
+• Muid istikuid
+• Hooajalisi marju
+• Puuvilju
+• Köögivilju
+Aeda hooldatakse loodushoidlikul viisil ning taimede hooldamisel ei kasutata pestitsiide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontaktandmed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Telefon: +371 26488684</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-post: sniedzeragze@inbox.lv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loodud: 6/20/2026 • Garden Pearls</w:t>
+        <w:t xml:space="preserve">Loodud: 8/5/2026 • Garden Pearls</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>